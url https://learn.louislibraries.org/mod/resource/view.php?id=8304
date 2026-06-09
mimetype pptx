--- v0 (2026-04-25)
+++ v1 (2026-06-09)
@@ -1,30 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
@@ -55,50 +54,51 @@
   <Override PartName="/ppt/diagrams/data3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing3.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/diagrams/data4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing4.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/diagrams/data5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing5.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/diagrams/data6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing6.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/diagrams/data7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing7.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483684" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
@@ -208,136 +208,161 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{C7EA8793-C844-4E23-B769-70B3C9398839}" v="2" dt="2026-05-08T15:24:31.217"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15621"/>
     <p:restoredTop sz="94637"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="103" d="100"/>
-          <a:sy n="103" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="1880" y="184"/>
+        <p:origin x="1180" y="52"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/data3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/data4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/data5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/data6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_3">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="mainScheme" pri="10300"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="dk2"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt2"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="dk2"/>
     </dgm:fillClrLst>
@@ -6453,57 +6478,57 @@
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{9498DADA-D8F4-44DA-9729-5DBEFDC4824A}" type="pres">
       <dgm:prSet presAssocID="{041F8386-98AE-4D63-A537-0250F72654DF}" presName="root" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:dir/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CD98D01E-7AB5-41C2-BEF6-170A7DFDF997}" type="pres">
       <dgm:prSet presAssocID="{8C883FA5-5A45-4E19-84B9-B98EBAD38EEF}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{03E16F2C-973F-403A-A1F2-F47DD5DD315C}" type="pres">
       <dgm:prSet presAssocID="{8C883FA5-5A45-4E19-84B9-B98EBAD38EEF}" presName="iconBgRect" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{5291E689-47E6-47DD-A689-83DFA0AD11C5}" type="pres">
       <dgm:prSet presAssocID="{8C883FA5-5A45-4E19-84B9-B98EBAD38EEF}" presName="iconRect" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Toothbrush"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{FEBE8F9B-30FA-455C-9BF5-90733EACBDB7}" type="pres">
       <dgm:prSet presAssocID="{8C883FA5-5A45-4E19-84B9-B98EBAD38EEF}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{133C871D-47E4-4465-BFD3-B81226EAC35B}" type="pres">
       <dgm:prSet presAssocID="{8C883FA5-5A45-4E19-84B9-B98EBAD38EEF}" presName="textRect" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
@@ -6513,57 +6538,57 @@
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{40CA9622-DF02-4A24-8F89-0A0C4C1B9071}" type="pres">
       <dgm:prSet presAssocID="{6833B22C-8D17-4D4C-B132-2EB7A3C88705}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2088E64C-875B-4DA5-9BC7-49316C73D945}" type="pres">
       <dgm:prSet presAssocID="{4BDBA939-BA6D-40A4-BC46-68BB17A21C97}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{745EF05B-4B1A-41EF-B636-C349369A87E2}" type="pres">
       <dgm:prSet presAssocID="{4BDBA939-BA6D-40A4-BC46-68BB17A21C97}" presName="iconBgRect" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="4"/>
       <dgm:spPr>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="50000"/>
             <a:lumOff val="50000"/>
           </a:schemeClr>
         </a:solidFill>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{ADB86661-D2B1-41C2-BB93-EEA8E11396C2}" type="pres">
       <dgm:prSet presAssocID="{4BDBA939-BA6D-40A4-BC46-68BB17A21C97}" presName="iconRect" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Medicine"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{2F15287D-0DAA-4082-BF96-8E5B055685BF}" type="pres">
       <dgm:prSet presAssocID="{4BDBA939-BA6D-40A4-BC46-68BB17A21C97}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{3DBCB83D-CA9E-4CDF-A21B-E162CC49F50E}" type="pres">
       <dgm:prSet presAssocID="{4BDBA939-BA6D-40A4-BC46-68BB17A21C97}" presName="textRect" presStyleLbl="revTx" presStyleIdx="1" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
@@ -6573,57 +6598,57 @@
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{78CFB576-63BC-4AFD-B3DE-1E92D75771A3}" type="pres">
       <dgm:prSet presAssocID="{3A8D6A9D-F42C-472D-95AB-B1055740B461}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{A7C07226-E5F9-4898-B696-EC65D794EB66}" type="pres">
       <dgm:prSet presAssocID="{14443303-32E8-484E-AD3D-E19D1464EDD7}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D3634C9F-FBD4-4C91-9ECE-6D242B242B4C}" type="pres">
       <dgm:prSet presAssocID="{14443303-32E8-484E-AD3D-E19D1464EDD7}" presName="iconBgRect" presStyleLbl="bgShp" presStyleIdx="2" presStyleCnt="4"/>
       <dgm:spPr>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{AA60D1A4-9276-40F8-9D40-3EB5801D30E9}" type="pres">
       <dgm:prSet presAssocID="{14443303-32E8-484E-AD3D-E19D1464EDD7}" presName="iconRect" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Smoking"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{6A4B2F89-D455-4B3D-91EC-0075C7C27E7A}" type="pres">
       <dgm:prSet presAssocID="{14443303-32E8-484E-AD3D-E19D1464EDD7}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{05B2E516-AFE8-46AB-BA57-5558E0FD8DA8}" type="pres">
       <dgm:prSet presAssocID="{14443303-32E8-484E-AD3D-E19D1464EDD7}" presName="textRect" presStyleLbl="revTx" presStyleIdx="2" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
@@ -6633,57 +6658,57 @@
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{78737B66-1B38-4CB8-9E49-9EFDA4A99B5C}" type="pres">
       <dgm:prSet presAssocID="{233D5123-4C41-4C66-A490-9D1D6F88290B}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F216A43B-659F-41E4-9708-8DE858938962}" type="pres">
       <dgm:prSet presAssocID="{34D54CF8-6B7B-4E33-885B-FEB343FD7F0B}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E1C52294-2A69-45E9-976A-7EF411976269}" type="pres">
       <dgm:prSet presAssocID="{34D54CF8-6B7B-4E33-885B-FEB343FD7F0B}" presName="iconBgRect" presStyleLbl="bgShp" presStyleIdx="3" presStyleCnt="4"/>
       <dgm:spPr>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="90000"/>
             <a:lumOff val="10000"/>
           </a:schemeClr>
         </a:solidFill>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{A29D5F67-CC9E-4D93-8F2B-6A6A0CB2CD2F}" type="pres">
       <dgm:prSet presAssocID="{34D54CF8-6B7B-4E33-885B-FEB343FD7F0B}" presName="iconRect" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="IV"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{DDD2A49D-3CDB-4799-9FEB-8A1696846B64}" type="pres">
       <dgm:prSet presAssocID="{34D54CF8-6B7B-4E33-885B-FEB343FD7F0B}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6F6B679C-11D8-42B3-AD10-762C2304451B}" type="pres">
       <dgm:prSet presAssocID="{34D54CF8-6B7B-4E33-885B-FEB343FD7F0B}" presName="textRect" presStyleLbl="revTx" presStyleIdx="3" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
@@ -6834,107 +6859,107 @@
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{28500B4D-B541-49B5-AAED-077D756AF97A}" type="pres">
       <dgm:prSet presAssocID="{D2E9E34E-4273-4586-83BE-6541D95E2662}" presName="root" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:dir/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{265B311C-5AAF-4868-B435-546CCBA5720E}" type="pres">
       <dgm:prSet presAssocID="{C82FB809-8E8D-4F05-81C3-D3ECF87881F1}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{7ED9AF25-CE43-4BB9-9E7A-134F0717A6E8}" type="pres">
       <dgm:prSet presAssocID="{C82FB809-8E8D-4F05-81C3-D3ECF87881F1}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="2"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{289A6203-39A0-4106-B33D-7BF027B8CCD4}" type="pres">
       <dgm:prSet presAssocID="{C82FB809-8E8D-4F05-81C3-D3ECF87881F1}" presName="iconRect" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="2"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Closed Quotation Mark"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{84DBFFDD-F8E8-4857-970F-87892AD27545}" type="pres">
       <dgm:prSet presAssocID="{C82FB809-8E8D-4F05-81C3-D3ECF87881F1}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{47DC5E94-D72A-4566-9D41-7CEFEF5D9F62}" type="pres">
       <dgm:prSet presAssocID="{C82FB809-8E8D-4F05-81C3-D3ECF87881F1}" presName="parTx" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="2">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{62E2028F-F3DD-4761-8D18-6176EB513EF3}" type="pres">
       <dgm:prSet presAssocID="{1674D4B0-566C-4592-90F8-64E1C3E0C2A7}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{65AF6467-37F9-4666-913D-2A783722454D}" type="pres">
       <dgm:prSet presAssocID="{5ABBA105-F224-463B-A752-9E9B0A90622E}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{27749C91-FD2F-4A3A-9FF3-B37AD189AC29}" type="pres">
       <dgm:prSet presAssocID="{5ABBA105-F224-463B-A752-9E9B0A90622E}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="2"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{52569E26-40F8-4375-903E-60AF96B64FBC}" type="pres">
       <dgm:prSet presAssocID="{5ABBA105-F224-463B-A752-9E9B0A90622E}" presName="iconRect" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="2"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Filter"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{98960DF9-CAD0-4A4B-8578-C691E3056AD2}" type="pres">
       <dgm:prSet presAssocID="{5ABBA105-F224-463B-A752-9E9B0A90622E}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{BCB29F9C-E2F1-4D0A-AF2E-C76DA9962CA1}" type="pres">
       <dgm:prSet presAssocID="{5ABBA105-F224-463B-A752-9E9B0A90622E}" presName="parTx" presStyleLbl="revTx" presStyleIdx="1" presStyleCnt="2">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
@@ -7126,204 +7151,204 @@
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F7D1CF47-763C-43CC-A84C-19D1BAC6FB77}" type="pres">
       <dgm:prSet presAssocID="{F9BF195E-D90D-4328-898F-A89A205FBC06}" presName="root" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:dir/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{FFF767E9-2F94-4A2F-8D3B-A23178003CE8}" type="pres">
       <dgm:prSet presAssocID="{011A37F5-0844-4954-9FE3-368A97669F8F}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{EDCA6EE6-03EF-4526-ACE6-0881FE80152D}" type="pres">
       <dgm:prSet presAssocID="{011A37F5-0844-4954-9FE3-368A97669F8F}" presName="iconRect" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Medicine"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{675256BB-E197-4DD9-8382-5EFF7CE0D055}" type="pres">
       <dgm:prSet presAssocID="{011A37F5-0844-4954-9FE3-368A97669F8F}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{5D71CDD9-2C86-4160-B166-3347BFAEB431}" type="pres">
       <dgm:prSet presAssocID="{011A37F5-0844-4954-9FE3-368A97669F8F}" presName="textRect" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:chPref val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{9BFD4C11-67CB-4DC5-89AD-76165F63AE39}" type="pres">
       <dgm:prSet presAssocID="{3FDB1F88-F0D6-4F4B-A76B-346CB1F0A521}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E271C8A3-0841-4357-A7DA-7B58BE7CC88F}" type="pres">
       <dgm:prSet presAssocID="{FFCE7A09-C883-4DBC-84C8-F7D107DAFDA4}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{16722348-6C3F-459D-A521-3E38D0029488}" type="pres">
       <dgm:prSet presAssocID="{FFCE7A09-C883-4DBC-84C8-F7D107DAFDA4}" presName="iconRect" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="No sign"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{D16B1162-3B34-4B2F-A76B-56BDEC27CBE1}" type="pres">
       <dgm:prSet presAssocID="{FFCE7A09-C883-4DBC-84C8-F7D107DAFDA4}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{4C0AE7B3-F214-44DC-AD91-96D985C49984}" type="pres">
       <dgm:prSet presAssocID="{FFCE7A09-C883-4DBC-84C8-F7D107DAFDA4}" presName="textRect" presStyleLbl="revTx" presStyleIdx="1" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:chPref val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{5764FE1A-511B-47D7-A245-1B61FDE36A49}" type="pres">
       <dgm:prSet presAssocID="{9A8CBFA2-E533-4444-BED3-F0558F49D834}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{84EAF818-A545-4507-A9B7-1386F959E590}" type="pres">
       <dgm:prSet presAssocID="{407126E0-95F4-4E82-9DD3-53894B6960CE}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{710CBB0E-CFDA-4672-98F3-9DFC27312F8C}" type="pres">
       <dgm:prSet presAssocID="{407126E0-95F4-4E82-9DD3-53894B6960CE}" presName="iconRect" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Barcode"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{D96DB000-9C9B-4DA6-AE88-822F426A365F}" type="pres">
       <dgm:prSet presAssocID="{407126E0-95F4-4E82-9DD3-53894B6960CE}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{61252AD7-6C0E-45AB-A0EC-4252537990EC}" type="pres">
       <dgm:prSet presAssocID="{407126E0-95F4-4E82-9DD3-53894B6960CE}" presName="textRect" presStyleLbl="revTx" presStyleIdx="2" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:chPref val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CB9EAA04-9D16-4249-85B1-722B2B0A1480}" type="pres">
       <dgm:prSet presAssocID="{D2476B7A-C8EF-4B95-BF36-65147E076936}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8B5D25D0-46E6-40EF-9E3F-AEC06C995DAE}" type="pres">
       <dgm:prSet presAssocID="{004A3437-0BA6-4C76-860B-56E9497BAF8A}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F2344EC3-9274-48E2-BD61-A58BB29714AD}" type="pres">
       <dgm:prSet presAssocID="{004A3437-0BA6-4C76-860B-56E9497BAF8A}" presName="iconRect" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Stethoscope"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{F4D3D22B-1B78-4583-BB80-3009A627C475}" type="pres">
       <dgm:prSet presAssocID="{004A3437-0BA6-4C76-860B-56E9497BAF8A}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{45F1A630-9F9D-4E24-A681-C15DC238FB74}" type="pres">
       <dgm:prSet presAssocID="{004A3437-0BA6-4C76-860B-56E9497BAF8A}" presName="textRect" presStyleLbl="revTx" presStyleIdx="3" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
@@ -7497,163 +7522,163 @@
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{0A2BB126-0626-4EEB-9AB6-2BE0DF729C18}" type="pres">
       <dgm:prSet presAssocID="{BEFC4B12-4A64-4F3E-8EEB-9E4B5FA0716E}" presName="root" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:dir/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{645C6A4A-9ACE-4DB5-A020-FE09B0D11567}" type="pres">
       <dgm:prSet presAssocID="{FDA0A3F8-9F07-48F7-8E44-2576086F7A3B}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AB3CBC93-4AF6-465F-9C9E-BB1C2217EC67}" type="pres">
       <dgm:prSet presAssocID="{FDA0A3F8-9F07-48F7-8E44-2576086F7A3B}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="3"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{B2DB65CF-5ADD-41B4-A68A-AE82D00B50B2}" type="pres">
       <dgm:prSet presAssocID="{FDA0A3F8-9F07-48F7-8E44-2576086F7A3B}" presName="iconRect" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="3"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Stopwatch"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{00D6562D-4CC3-4E9F-A523-654AF03543DC}" type="pres">
       <dgm:prSet presAssocID="{FDA0A3F8-9F07-48F7-8E44-2576086F7A3B}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{3F6073C1-B812-43CC-A888-AA4CB04BE648}" type="pres">
       <dgm:prSet presAssocID="{FDA0A3F8-9F07-48F7-8E44-2576086F7A3B}" presName="parTx" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="3">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{1CF47E07-560B-4686-A939-A4D9F2B476F9}" type="pres">
       <dgm:prSet presAssocID="{3579C011-D166-431C-BF26-9AE1FDD9E23A}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{B498AD3F-1C83-47D5-B0AC-61C7B10D6EC4}" type="pres">
       <dgm:prSet presAssocID="{BEA68EDA-970B-42EE-9049-0895481318BC}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{B8A67D37-2B6D-49FF-BEA8-C862B61E0B61}" type="pres">
       <dgm:prSet presAssocID="{BEA68EDA-970B-42EE-9049-0895481318BC}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="3"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{85C54E41-01B0-4958-9DFE-EB573658AC8F}" type="pres">
       <dgm:prSet presAssocID="{BEA68EDA-970B-42EE-9049-0895481318BC}" presName="iconRect" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="3"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Help"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{72B6E4DD-CC77-48C7-8982-8C51DEA770FD}" type="pres">
       <dgm:prSet presAssocID="{BEA68EDA-970B-42EE-9049-0895481318BC}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8E171E32-CE36-4C9D-BA7F-97B32A25A80F}" type="pres">
       <dgm:prSet presAssocID="{BEA68EDA-970B-42EE-9049-0895481318BC}" presName="parTx" presStyleLbl="revTx" presStyleIdx="1" presStyleCnt="3">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F4486657-20F4-4668-97FF-427434B4EFDA}" type="pres">
       <dgm:prSet presAssocID="{DABD7990-B5C8-4AB5-BD13-14E5A366476B}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{7CB4CB2C-A49C-4EDE-894F-68B03B4FDB48}" type="pres">
       <dgm:prSet presAssocID="{E4FFD34A-9E22-4036-8964-3903C1FFA6D8}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{9F03659A-B1A9-45C5-9E0C-A9D75A90D4FC}" type="pres">
       <dgm:prSet presAssocID="{E4FFD34A-9E22-4036-8964-3903C1FFA6D8}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="2" presStyleCnt="3"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{0BB47557-CFE5-4ADC-902C-A01211987F21}" type="pres">
       <dgm:prSet presAssocID="{E4FFD34A-9E22-4036-8964-3903C1FFA6D8}" presName="iconRect" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="3"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Earth Globe Americas"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{928F64C4-4FD3-4514-9E48-3955EEE85D2F}" type="pres">
       <dgm:prSet presAssocID="{E4FFD34A-9E22-4036-8964-3903C1FFA6D8}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C0D8786E-6EB8-41B1-8D56-C94E39C77FC0}" type="pres">
       <dgm:prSet presAssocID="{E4FFD34A-9E22-4036-8964-3903C1FFA6D8}" presName="parTx" presStyleLbl="revTx" presStyleIdx="2" presStyleCnt="3">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
@@ -9169,57 +9194,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{5291E689-47E6-47DD-A689-83DFA0AD11C5}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="518235" y="1043014"/>
           <a:ext cx="556787" cy="556787"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="34925" cap="flat" cmpd="sng" algn="in">
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -9317,57 +9342,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{ADB86661-D2B1-41C2-BB93-EEA8E11396C2}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="2387449" y="1043014"/>
           <a:ext cx="556787" cy="556787"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="34925" cap="flat" cmpd="sng" algn="in">
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -9465,57 +9490,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{AA60D1A4-9276-40F8-9D40-3EB5801D30E9}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="4256663" y="1043014"/>
           <a:ext cx="556787" cy="556787"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="34925" cap="flat" cmpd="sng" algn="in">
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -9613,57 +9638,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{A29D5F67-CC9E-4D93-8F2B-6A6A0CB2CD2F}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="6125877" y="1043014"/>
           <a:ext cx="556787" cy="556787"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="34925" cap="flat" cmpd="sng" algn="in">
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -9778,57 +9803,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{289A6203-39A0-4106-B33D-7BF027B8CCD4}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="325012" y="823721"/>
           <a:ext cx="590931" cy="590931"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="34925" cap="flat" cmpd="sng" algn="in">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -9937,57 +9962,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{52569E26-40F8-4375-903E-60AF96B64FBC}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="325012" y="2166747"/>
           <a:ext cx="590931" cy="590931"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="34925" cap="flat" cmpd="sng" algn="in">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -10066,57 +10091,57 @@
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{EDCA6EE6-03EF-4526-ACE6-0881FE80152D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="664579" y="477894"/>
           <a:ext cx="983234" cy="983234"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="34925" cap="flat" cmpd="sng" algn="in">
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -10176,57 +10201,57 @@
             <a:rPr lang="en-US" sz="2200" kern="1200" baseline="0"/>
             <a:t>- Double-checking medications</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="2200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="63713" y="1795799"/>
         <a:ext cx="2184966" cy="720000"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{16722348-6C3F-459D-A521-3E38D0029488}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="3231914" y="477894"/>
           <a:ext cx="983234" cy="983234"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="34925" cap="flat" cmpd="sng" algn="in">
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -10286,57 +10311,57 @@
             <a:rPr lang="en-US" sz="2200" kern="1200" baseline="0"/>
             <a:t>- Avoiding distractions</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="2200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="2631048" y="1795799"/>
         <a:ext cx="2184966" cy="720000"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{710CBB0E-CFDA-4672-98F3-9DFC27312F8C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="664579" y="3062040"/>
           <a:ext cx="983234" cy="983234"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="34925" cap="flat" cmpd="sng" algn="in">
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -10396,57 +10421,57 @@
             <a:rPr lang="en-US" sz="2200" kern="1200" baseline="0"/>
             <a:t>- Using bar code scanning</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="2200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="63713" y="4379945"/>
         <a:ext cx="2184966" cy="720000"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{F2344EC3-9274-48E2-BD61-A58BB29714AD}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="3231914" y="3062040"/>
           <a:ext cx="983234" cy="983234"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="34925" cap="flat" cmpd="sng" algn="in">
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -10560,57 +10585,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{B2DB65CF-5ADD-41B4-A68A-AE82D00B50B2}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="309459" y="230613"/>
           <a:ext cx="562654" cy="562654"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="34925" cap="flat" cmpd="sng" algn="in">
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -10712,57 +10737,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{85C54E41-01B0-4958-9DFE-EB573658AC8F}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="309459" y="1509372"/>
           <a:ext cx="562654" cy="562654"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="34925" cap="flat" cmpd="sng" algn="in">
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -10864,57 +10889,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{0BB47557-CFE5-4ADC-902C-A01211987F21}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="309459" y="2788132"/>
           <a:ext cx="562654" cy="562654"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="34925" cap="flat" cmpd="sng" algn="in">
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -20740,51 +20765,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="564644" y="6453386"/>
             <a:ext cx="1205958" cy="404614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/25</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1938041" y="6453386"/>
             <a:ext cx="5267533" cy="404614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
@@ -20883,50 +20908,57 @@
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="9357"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="8761" y="9357"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="8761" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln w="0">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="14" name="Freeform 6"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm flipH="1" flipV="1">
               <a:off x="564643" y="744469"/>
               <a:ext cx="2456505" cy="4408488"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="10001" h="10000">
                   <a:moveTo>
                     <a:pt x="8762" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="10001" y="0"/>
@@ -20941,50 +20973,57 @@
                     <a:pt x="-2" y="9766"/>
                     <a:pt x="4" y="9586"/>
                     <a:pt x="1" y="9352"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="8762" y="9346"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="8762" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln w="0">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1917275158"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -21070,51 +21109,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/25</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21250,51 +21289,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/25</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21420,51 +21459,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/25</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21697,51 +21736,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="554181" y="6453386"/>
             <a:ext cx="1216807" cy="404614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/25</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1938234" y="6453386"/>
             <a:ext cx="5267533" cy="404614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
@@ -22147,51 +22186,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/25</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22624,51 +22663,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/25</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22742,51 +22781,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/25</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22837,51 +22876,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/25</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23185,51 +23224,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="542925" y="6453386"/>
             <a:ext cx="903429" cy="404614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/25</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1654459" y="6453386"/>
             <a:ext cx="1780256" cy="404614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -23613,51 +23652,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="542925" y="6453386"/>
             <a:ext cx="903429" cy="404614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/25</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1654459" y="6453386"/>
             <a:ext cx="1780256" cy="404614"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -23933,51 +23972,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1042987" y="6453386"/>
             <a:ext cx="903429" cy="404614"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1000" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/25</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2170173" y="6453386"/>
             <a:ext cx="4710623" cy="404614"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -24050,88 +24089,102 @@
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7" title="Side bar"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="358571" y="376"/>
             <a:ext cx="171450" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2542831668"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483685" r:id="rId1"/>
     <p:sldLayoutId id="2147483686" r:id="rId2"/>
     <p:sldLayoutId id="2147483687" r:id="rId3"/>
     <p:sldLayoutId id="2147483688" r:id="rId4"/>
     <p:sldLayoutId id="2147483689" r:id="rId5"/>
     <p:sldLayoutId id="2147483690" r:id="rId6"/>
     <p:sldLayoutId id="2147483691" r:id="rId7"/>
     <p:sldLayoutId id="2147483692" r:id="rId8"/>
     <p:sldLayoutId id="2147483693" r:id="rId9"/>
     <p:sldLayoutId id="2147483694" r:id="rId10"/>
     <p:sldLayoutId id="2147483695" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -24482,87 +24535,87 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="8" pos="5184">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="9" pos="702">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="10" pos="648">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -24660,57 +24713,57 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Graphic 6" descr="Medicine">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1300060E-A576-8BC3-7BF5-5B2AD81BF14E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="475707" y="1804509"/>
             <a:ext cx="3248982" cy="3248982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Freeform 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEB46E1F-0372-4440-887E-8B147731B3F5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -25026,57 +25079,65 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:t>Abbreviations and Conversions</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3855B099-4101-D01D-69E0-11D73D0F74AD}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3523138827"/>
+              </p:ext>
+            </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1028700" y="2286000"/>
           <a:ext cx="7200900" cy="3581400"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
@@ -25175,60 +25236,63 @@
             <a:off x="480060" y="639704"/>
             <a:ext cx="2474684" cy="5577840"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="3700"/>
               <a:t>Preventing Medication Errors</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD0F65E4-37AB-00AC-2A32-F484403FC347}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="191540879"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1021496535"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="3676104" y="639705"/>
           <a:ext cx="4879728" cy="5577840"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -25679,57 +25743,57 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Graphic 6" descr="Medicine">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C9C9034-501D-4430-C7F2-B65A921E74F8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="767671" y="1913822"/>
             <a:ext cx="2710314" cy="2710314"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -25875,60 +25939,63 @@
             <a:ext cx="8178799" cy="1485900"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Patient Education</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7B04E8D-70B8-FF99-AA1A-C2BB8FC04AAE}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3451743187"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="496243237"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="482600" y="643467"/>
           <a:ext cx="8178799" cy="3581400"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -26568,60 +26635,63 @@
             <a:off x="480060" y="639704"/>
             <a:ext cx="2474684" cy="5577840"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:t>Handling Errors</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="16" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9AFBD20-4918-B991-BF72-1C7864BC933F}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1373780354"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="512666527"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="3676104" y="639705"/>
           <a:ext cx="4879728" cy="5577840"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -26866,57 +26936,57 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Graphic 6" descr="Checkmark">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{446C3E5D-5413-AA0D-C68C-AC60B46B2CEB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4625762" y="1414306"/>
             <a:ext cx="4038055" cy="4038055"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
@@ -28785,60 +28855,63 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="685800"/>
             <a:ext cx="7200900" cy="1485900"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:t>6 Rights of Medication Administration</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{423DE2B2-4F08-27B1-7554-A67BA1D148C1}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3261202140"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2534640057"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1028700" y="2286000"/>
           <a:ext cx="7200900" cy="3581400"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -28877,60 +28950,63 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="685800"/>
             <a:ext cx="7200900" cy="1485900"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:t>Additional Rights</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{000FBB00-90DB-5914-2FCC-CE745DBB8117}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2245135464"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1830502520"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1028700" y="2286000"/>
           <a:ext cx="7200900" cy="3581400"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -28969,60 +29045,63 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="685800"/>
             <a:ext cx="7200900" cy="1485900"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:t>Routes of Medication Administration</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4182742F-0D93-10E1-5A41-D5CFBCF94FA4}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2082551854"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1486516838"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1028700" y="2286000"/>
           <a:ext cx="7200900" cy="3581400"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Crop">
   <a:themeElements>
@@ -29264,104 +29343,105 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Crop" id="{EC9488ED-E761-4D60-9AC4-764D1FE2C171}" vid="{17F9D331-421E-442F-B033-AF5B21A44854}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>{D511F223-6E40-5043-A3F1-64E7A1FFF43C}tf10001072</Template>
   <TotalTime></TotalTime>
   <Words>336</Words>
-  <Application>Microsoft Macintosh PowerPoint</Application>
+  <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>87</Paragraphs>
   <Slides>19</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>19</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
+    <vt:vector size="22" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Franklin Gothic Book</vt:lpstr>
       <vt:lpstr>Crop</vt:lpstr>
       <vt:lpstr>Safe Medication Administration</vt:lpstr>
       <vt:lpstr>Module Introduction</vt:lpstr>
       <vt:lpstr>Learning Outcomes</vt:lpstr>
       <vt:lpstr>Objectives</vt:lpstr>
       <vt:lpstr>Scope of LPN Practice</vt:lpstr>
       <vt:lpstr>Legal and Ethical Considerations</vt:lpstr>
       <vt:lpstr>6 Rights of Medication Administration</vt:lpstr>
       <vt:lpstr>Additional Rights</vt:lpstr>
       <vt:lpstr>Routes of Medication Administration</vt:lpstr>
       <vt:lpstr>Abbreviations and Conversions</vt:lpstr>
       <vt:lpstr>Preventing Medication Errors</vt:lpstr>
       <vt:lpstr>High-Alert Medications</vt:lpstr>
       <vt:lpstr>Medication Documentation</vt:lpstr>
       <vt:lpstr>Patient Education</vt:lpstr>
       <vt:lpstr>Safe Dosage Calculation</vt:lpstr>
       <vt:lpstr>Medication Storage</vt:lpstr>
       <vt:lpstr>Handling Errors</vt:lpstr>
       <vt:lpstr>NCLEX Practice Example</vt:lpstr>
       <vt:lpstr>Conclusion &amp; Resources</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Safe Medication Administration</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Kissley Booker</dc:creator>
   <cp:keywords/>
   <dc:description>generated using python-pptx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>