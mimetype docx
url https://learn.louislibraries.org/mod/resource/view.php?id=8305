--- v0 (2026-04-25)
+++ v1 (2026-06-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3820F1B3" w14:textId="77777777" w:rsidR="00541890" w:rsidRPr="00541890" w:rsidRDefault="00541890" w:rsidP="00541890">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541890">
         <w:rPr>
           <w:rFonts w:ascii="Apple Color Emoji" w:eastAsia="Times New Roman" w:hAnsi="Apple Color Emoji" w:cs="Apple Color Emoji"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -67,479 +67,702 @@
     </w:p>
     <w:p w14:paraId="62E5422E" w14:textId="77777777" w:rsidR="00541890" w:rsidRPr="00541890" w:rsidRDefault="00541890" w:rsidP="00541890">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541890">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1. Basic Dosage Formula Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1028DCF8" w14:textId="7962891A" w:rsidR="00541890" w:rsidRPr="00541890" w:rsidRDefault="00541890" w:rsidP="00541890">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+    <w:p w14:paraId="4FA0CEB3" w14:textId="77777777" w:rsidR="00464058" w:rsidRDefault="00541890" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541890">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Formula:</w:t>
       </w:r>
       <w:r w:rsidRPr="00541890">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00541890">
+    </w:p>
+    <w:p w14:paraId="638DE6DA" w14:textId="77777777" w:rsidR="00464058" w:rsidRDefault="00464058" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Basic dosage formula review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFCED38" w14:textId="77777777" w:rsidR="00464058" w:rsidRDefault="00464058" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formula: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C31108A" w14:textId="77777777" w:rsidR="00464058" w:rsidRDefault="00464058" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Dose to give= (Desired Dose (D) / Have (H)) x Quantity (Q)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAFA3CB" w14:textId="77777777" w:rsidR="00464058" w:rsidRDefault="00464058" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Example: Order: 500mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596ABBC3" w14:textId="77777777" w:rsidR="00464058" w:rsidRDefault="00464058" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Available: 250mg tablets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1028DCF8" w14:textId="31F8C805" w:rsidR="00541890" w:rsidRPr="00464058" w:rsidRDefault="00C624CB" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00464058">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>500/250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00464058">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x 1 = 2 tablets</w:t>
+      </w:r>
+      <w:r w:rsidR="00541890" w:rsidRPr="00541890">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="452F23DA" wp14:editId="79AC2A73">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="452F23DA" wp14:editId="6A2A1557">
             <wp:extent cx="5943600" cy="3212465"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
-            <wp:docPr id="1299997589" name="Picture 1" descr="A screenshot of a formula&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1299997589" name="Picture 1" descr="Basic dosage formula review"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1299997589" name="Picture 1" descr="A screenshot of a formula&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1299997589" name="Picture 1" descr="Basic dosage formula review"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3212465"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594C9224" w14:textId="77777777" w:rsidR="00541890" w:rsidRPr="00541890" w:rsidRDefault="0037414F" w:rsidP="00541890">
-[...16 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="594C9224" w14:textId="6B819FCA" w:rsidR="00541890" w:rsidRPr="00541890" w:rsidRDefault="00541890" w:rsidP="00541890">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="551A3F9A" w14:textId="77777777" w:rsidR="00541890" w:rsidRDefault="00541890">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="698F6025" w14:textId="138AF65E" w:rsidR="00541890" w:rsidRPr="00541890" w:rsidRDefault="00541890" w:rsidP="00541890">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541890">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2. IV Flow Rate Calculation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6848F4" w14:textId="42DF421F" w:rsidR="00541890" w:rsidRPr="00541890" w:rsidRDefault="00541890" w:rsidP="00541890">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+    <w:p w14:paraId="3FE10FFA" w14:textId="77777777" w:rsidR="00464058" w:rsidRDefault="00541890" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541890">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Formula (mL/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00541890">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>hr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00541890">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
       <w:r w:rsidRPr="00541890">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00541890">
+    </w:p>
+    <w:p w14:paraId="585017B4" w14:textId="77777777" w:rsidR="00464058" w:rsidRDefault="00464058" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>IV Flow Rate Calculation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FEBD86" w14:textId="77777777" w:rsidR="00464058" w:rsidRDefault="00464058" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formula (mL/hr): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7E5CC6" w14:textId="77777777" w:rsidR="00C624CB" w:rsidRDefault="00464058" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total Volume (mL) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C624CB">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>/ Tiime (hr) = mL/hr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDAB4AB" w14:textId="77777777" w:rsidR="00C624CB" w:rsidRDefault="00C624CB" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Formula (gtt/min):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F79CD5E" w14:textId="77777777" w:rsidR="00C624CB" w:rsidRDefault="00C624CB" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(Volume (ml) x Drop Factor (gtt/mL)) / Time (min)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A1564A" w14:textId="77777777" w:rsidR="00C624CB" w:rsidRDefault="00C624CB" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF2F4A7" w14:textId="77777777" w:rsidR="00C624CB" w:rsidRDefault="00C624CB" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Infuse 1000 mL over 8 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6848F4" w14:textId="7F5EA079" w:rsidR="00541890" w:rsidRPr="00541890" w:rsidRDefault="00C624CB" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1000 / 8 = 125 mL/hr</w:t>
+      </w:r>
+      <w:r w:rsidR="00541890" w:rsidRPr="00541890">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6952BE53" wp14:editId="118B6F15">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6952BE53" wp14:editId="11866721">
             <wp:extent cx="5943600" cy="3550285"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
-            <wp:docPr id="959601914" name="Picture 1" descr="A screenshot of a calculator&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="959601914" name="Picture 1" descr="IV Flow Rate Calculation"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="959601914" name="Picture 1" descr="A screenshot of a calculator&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="959601914" name="Picture 1" descr="IV Flow Rate Calculation"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3550285"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F37DBD" w14:textId="77777777" w:rsidR="00541890" w:rsidRPr="00541890" w:rsidRDefault="0037414F" w:rsidP="00541890">
-[...16 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="25F37DBD" w14:textId="66DC0BE1" w:rsidR="00541890" w:rsidRPr="00541890" w:rsidRDefault="00541890" w:rsidP="00541890">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="092B7DC0" w14:textId="77777777" w:rsidR="00541890" w:rsidRPr="00541890" w:rsidRDefault="00541890" w:rsidP="00541890">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541890">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3. Dimensional Analysis Template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6483EA2B" w14:textId="77777777" w:rsidR="00541890" w:rsidRPr="00541890" w:rsidRDefault="00541890" w:rsidP="00541890">
+    <w:p w14:paraId="6483EA2B" w14:textId="77777777" w:rsidR="00541890" w:rsidRDefault="00541890" w:rsidP="00541890">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541890">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Start with what you’re asked to find, and cancel units:</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="37675C29" w14:textId="3A223927" w:rsidR="00C624CB" w:rsidRPr="00541890" w:rsidRDefault="00C624CB" w:rsidP="00541890">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mg x (1 tab / 250 mg) = tabs</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5089903C" w14:textId="1E8F98FB" w:rsidR="00541890" w:rsidRDefault="00AE3133" w:rsidP="00541890">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE3133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05EC8E48" wp14:editId="5F1B235E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05EC8E48" wp14:editId="0B0EB500">
             <wp:extent cx="5918200" cy="2171700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="105475528" name="Picture 1" descr="A black background with white text&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="105475528" name="Picture 1" descr="Dimensional Analysis Template"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="105475528" name="Picture 1" descr="A black background with white text&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="105475528" name="Picture 1" descr="Dimensional Analysis Template"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5918200" cy="2171700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB250FF" w14:textId="77777777" w:rsidR="00541890" w:rsidRDefault="00541890" w:rsidP="00541890"/>
     <w:sectPr w:rsidR="00541890">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Apple Color Emoji">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="18000000" w:usb2="14000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00541890"/>
+    <w:rsid w:val="00371F5C"/>
     <w:rsid w:val="0037414F"/>
+    <w:rsid w:val="00464058"/>
     <w:rsid w:val="00541890"/>
     <w:rsid w:val="00695DE7"/>
     <w:rsid w:val="007C0155"/>
     <w:rsid w:val="00AE3133"/>
     <w:rsid w:val="00B71BD5"/>
+    <w:rsid w:val="00C624CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5B58E7DC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5097BC5D-7217-3246-A951-A86F14F08E21}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1011,51 +1234,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="mord">
     <w:name w:val="mord"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00541890"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="mrel">
     <w:name w:val="mrel"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00541890"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="vlist-s">
     <w:name w:val="vlist-s"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00541890"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="mbin">
     <w:name w:val="mbin"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00541890"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="701708029">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="257951151">
           <w:blockQuote w:val="1"/>
           <w:marLeft w:val="720"/>
           <w:marRight w:val="720"/>
           <w:marTop w:val="100"/>
           <w:marBottom w:val="100"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1387,72 +1610,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>191</Characters>
+  <Pages>3</Pages>
+  <Words>94</Words>
+  <Characters>538</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>223</CharactersWithSpaces>
+  <CharactersWithSpaces>631</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kissley Booker</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>