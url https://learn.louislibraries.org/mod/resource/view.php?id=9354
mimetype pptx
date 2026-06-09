--- v0 (2026-04-25)
+++ v1 (2026-06-09)
@@ -28,120 +28,125 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483912" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId44"/>
+    <p:handoutMasterId r:id="rId46"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="277" r:id="rId3"/>
-[...39 lines deleted...]
-    <p:sldId id="279" r:id="rId43"/>
+    <p:sldId id="310" r:id="rId3"/>
+    <p:sldId id="325" r:id="rId4"/>
+    <p:sldId id="277" r:id="rId5"/>
+    <p:sldId id="324" r:id="rId6"/>
+    <p:sldId id="319" r:id="rId7"/>
+    <p:sldId id="320" r:id="rId8"/>
+    <p:sldId id="321" r:id="rId9"/>
+    <p:sldId id="322" r:id="rId10"/>
+    <p:sldId id="323" r:id="rId11"/>
+    <p:sldId id="311" r:id="rId12"/>
+    <p:sldId id="280" r:id="rId13"/>
+    <p:sldId id="304" r:id="rId14"/>
+    <p:sldId id="281" r:id="rId15"/>
+    <p:sldId id="305" r:id="rId16"/>
+    <p:sldId id="283" r:id="rId17"/>
+    <p:sldId id="285" r:id="rId18"/>
+    <p:sldId id="312" r:id="rId19"/>
+    <p:sldId id="286" r:id="rId20"/>
+    <p:sldId id="313" r:id="rId21"/>
+    <p:sldId id="314" r:id="rId22"/>
+    <p:sldId id="287" r:id="rId23"/>
+    <p:sldId id="288" r:id="rId24"/>
+    <p:sldId id="306" r:id="rId25"/>
+    <p:sldId id="315" r:id="rId26"/>
+    <p:sldId id="316" r:id="rId27"/>
+    <p:sldId id="317" r:id="rId28"/>
+    <p:sldId id="289" r:id="rId29"/>
+    <p:sldId id="292" r:id="rId30"/>
+    <p:sldId id="291" r:id="rId31"/>
+    <p:sldId id="294" r:id="rId32"/>
+    <p:sldId id="290" r:id="rId33"/>
+    <p:sldId id="295" r:id="rId34"/>
+    <p:sldId id="297" r:id="rId35"/>
+    <p:sldId id="318" r:id="rId36"/>
+    <p:sldId id="307" r:id="rId37"/>
+    <p:sldId id="298" r:id="rId38"/>
+    <p:sldId id="300" r:id="rId39"/>
+    <p:sldId id="301" r:id="rId40"/>
+    <p:sldId id="302" r:id="rId41"/>
+    <p:sldId id="308" r:id="rId42"/>
+    <p:sldId id="309" r:id="rId43"/>
+    <p:sldId id="303" r:id="rId44"/>
+    <p:sldId id="279" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -267,87 +272,87 @@
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="18433" autoAdjust="0"/>
     <p:restoredTop sz="94541" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="75" d="100"/>
-          <a:sy n="75" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="276" y="20"/>
+        <p:origin x="436" y="68"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -392,51 +397,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{748D041A-73BB-E643-A8C7-50D88C2F22F5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/29/2025</a:t>
+              <a:t>5/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -553,51 +558,51 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{79B19C71-EC74-44AF-B27E-FC7DC3C3A61D}" type="datetime4">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>December 29, 2025</a:t>
+              <a:t>May 5, 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -784,51 +789,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93333F43-3E86-47E4-BFBB-2476D384E1C6}" type="datetime4">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>December 29, 2025</a:t>
+              <a:t>May 5, 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1201,51 +1206,51 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6EAD5615-7F4F-4584-84D5-CC95918C321F}" type="datetime4">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>December 29, 2025</a:t>
+              <a:t>May 5, 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1320,51 +1325,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{451DEABC-D766-4322-8E78-B830FAE35C72}" type="datetime4">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>December 29, 2025</a:t>
+              <a:t>May 5, 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1630,51 +1635,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6172201"/>
             <a:ext cx="3429000" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="0" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{17D0EFEE-2756-4A20-BF2A-63F0A94F99AC}" type="datetime4">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>December 29, 2025</a:t>
+              <a:t>May 5, 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6492875"/>
             <a:ext cx="3429000" cy="283845"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -2009,211 +2014,219 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openstax.org/books/microbiology/pages/17-5-inflammation-and-fever" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openstax.org/books/microbiology/pages/17-1-physical-defenses" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...11 lines deleted...]
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openstax.org/books/microbiology/pages/17-2-chemical-defenses" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openstax.org/books/microbiology/pages/17-3-cellular-defenses" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openstax.org/books/microbiology/pages/17-4-pathogen-recognition-and-phagocytosis" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
@@ -2347,73 +2360,1370 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7315200" y="5504688"/>
             <a:ext cx="1588122" cy="1078992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1322443130"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECCC6F3A-92D5-3C00-76CA-E2B33B0D9162}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FDADC3B-5D5E-84BC-8021-0501104314C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0"/>
+              <a:t>Inflammation and Fever</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" u="sng" dirty="0">
+              <a:hlinkClick r:id="rId2"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{614AD88B-88A1-7D9B-DC46-640CF86E1931}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1049867"/>
+            <a:ext cx="8062912" cy="4960497"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>17.5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0"/>
+              <a:t> Inflammation and Fever</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" u="sng" dirty="0">
+              <a:hlinkClick r:id="rId2"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Inflammation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> results from the collective response of chemical mediators and cellular defenses to an injury or infection.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Acute inflammation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> is short lived and localized to the site of injury or infection. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Chronic inflammation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> occurs when the inflammatory response is unsuccessful, and may result in the formation of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>granulomas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> (e.g., with tuberculosis) and scarring (e.g., with hepatitis C viral infections and liver cirrhosis).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The five cardinal signs of inflammation are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>erythema</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>edema</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, heat, pain, and altered function. These largely result from innate responses that draw increased blood flow to the injured or infected tissue.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Fever</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> is a system-wide sign of inflammation that raises the body temperature and stimulates the immune response.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Both inflammation and fever can be harmful if the inflammatory response is too severe.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2976307316"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF7DFA68-1F6C-E065-F732-90DF7BEDEF27}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Overview of Nonspecific Innate Immune Defenses</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58AFB3DB-E435-3B81-D035-8396734FE1B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="265176" y="6301383"/>
+            <a:ext cx="8062912" cy="368516"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Table 17.1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Table 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31AA57C7-8936-2AAB-D571-260CB363897C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2116527625"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="265176" y="1134337"/>
+          <a:ext cx="8549640" cy="4566861"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="4274820">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1793262738"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4274820">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3669737543"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="493789">
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr" fontAlgn="b">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Overview of Nonspecific Innate Immune Defenses</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="70541" marR="70541" marT="35271" marB="35271" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1288308051"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="282165">
+                <a:tc rowSpan="3">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Physical defenses</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="70541" marR="70541" marT="35271" marB="35271" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Physical barriers</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="70541" marR="70541" marT="35271" marB="35271" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="454288846"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="282165">
+                <a:tc vMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Mechanical defenses</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="70541" marR="70541" marT="35271" marB="35271" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2563418619"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="282165">
+                <a:tc vMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Microbiome</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="70541" marR="70541" marT="35271" marB="35271" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3882242094"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="705413">
+                <a:tc rowSpan="5">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Chemical defenses</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="70541" marR="70541" marT="35271" marB="35271" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Chemicals and enzymes in body fluids</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="70541" marR="70541" marT="35271" marB="35271" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2100041945"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="493789">
+                <a:tc vMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Antimicrobial peptides</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="70541" marR="70541" marT="35271" marB="35271" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4185657436"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="493789">
+                <a:tc vMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Plasma protein mediators</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="70541" marR="70541" marT="35271" marB="35271" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3227705472"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="282165">
+                <a:tc vMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Cytokines</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="70541" marR="70541" marT="35271" marB="35271" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="251454893"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="493789">
+                <a:tc vMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Inflammation-eliciting mediators</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="70541" marR="70541" marT="35271" marB="35271" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4248003136"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="282165">
+                <a:tc rowSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Cellular defenses</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="70541" marR="70541" marT="35271" marB="35271" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Granulocytes</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="70541" marR="70541" marT="35271" marB="35271" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2281860462"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="282165">
+                <a:tc vMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr fontAlgn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Agranulocytes</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="70541" marR="70541" marT="35271" marB="35271" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="DDDDDD"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1474023405"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3552010607"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -2497,73 +3807,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="523512954"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -2639,73 +3949,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1987670758"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -2797,73 +4107,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3378379568"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -2955,73 +4265,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1326510161"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -3110,73 +4420,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2667256368"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -3232,51 +4542,51 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3" descr="A diagram of a person. An arrow from the eye points to a larger image that shows eyelashes, the eyelid and tear ducts. An arrow from the abdominal region shows a larger kidney are ureter. An arrow from the groin region shows a larger bladder, including ureter pelvic floor muscles, and urethra.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50060C0F-2A58-291D-C5DF-BB383DB5BD05}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
@@ -3290,51 +4600,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2105617" y="1135238"/>
             <a:ext cx="4932765" cy="4587524"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3651707015"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38A079F5-6735-BF26-6393-B125AF473836}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -4251,51 +5561,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2507486318"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3310523137"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -4371,73 +5681,176 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2116970410"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0F01ECE-0FA5-0F2D-E908-F2E2FD1AEE06}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="403862" y="92242"/>
+            <a:ext cx="8062912" cy="298170"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>FIGURE 17.1A</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="Infographic comparing innate and adaptive immunity. Innate immunity is rapid, nonspecific, and includes cells like neutrophils and macrophages. Adaptive immunity is slower, specific, and involves B and T cells. Antigen presentation links the two systems.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1686514-39CE-DA74-1EC9-FDA7E594D5BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="567213" y="355814"/>
+            <a:ext cx="8009574" cy="6409944"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2081751834"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA6C29C5-1216-A31D-645C-3A4D028D6DDC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -6446,51 +7859,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2693179109"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3518623255"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE86B055-DEAE-35B4-A4AE-DF6874A90AAB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7308,204 +8721,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2687419957"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="387868217"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...152 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -7581,73 +8841,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4004615728"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -7727,73 +8987,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4044241074"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -7889,73 +9149,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1891199126"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AB7162E-7E93-C515-0078-FAF9B8444B66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -9489,51 +10749,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1863109578"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3028517932"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FB6EC1C-7AA1-F3F1-BA68-F5FC8A31C04B}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
@@ -10940,51 +12200,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="840456398"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="329288009"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD503D3A-5105-55E9-6CC7-539D5FE0E05B}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
@@ -11944,51 +13204,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1681534285"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2373918706"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -12064,73 +13324,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1502140044"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -12197,51 +13457,51 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="384049" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3" descr="A table of the formed elements. Top row reads: formed element, major subtypes, numbers present per microliter and mean, appearance in standard blood smear, summary of functions, and comments. The first row is for erythrocytes (red blood cells). There are 5.2 million per microliter of blood (ranging from 4.4 – 6 million). These cells are flattened biconcave disks with no nucleus and a pale red color. Their function is to transport oxygen and some carbon dioxide between tissue and lungs. Their lifespan is approximately 120 days. The set of rows is classified under leukocytes (white blood cells). Leukocytes as a group number 7000 per microliter of blood (ranging from 5000-10,000). Leukocytes have an obvious dark-staining nucleus and function in body defenses. They exit capillaries and move into tissues. Their lifespan is usually a few hours or days. Leukocytes are divided into two groups. The first is granulocytes including neutrophils, eosinophils, and basophils. The second is agranulocytes including lymphocytes and monocytes. Granulocytes number 4300 per microliter of blood (range of 1800-9950). Granulocytes have abundant granules in the cytoplasm and the nucleus is normally lobed. Granulocytes function in nonspecific (innate) resistance to disease and are classified according to membrane-bound granules in the cytoplasm. Neutrophils make up 50-70% of the total leukocytes and number 4150 per microliter of blood (range 1800-7300). Neutrophils have a nucleus with lobes that increase with age and pale lilac granules. They are phagocytic and particularly effective against bacteria; they release toxic chemicals from granules. Neutrophils are the most common leukocyte with a lifespan of minutes to days. Eosinophils make up 1-3% of total leukocytes. They number 165 per microliter of blood (range of 0 – 700). Eosinophils have a nucleus that is generally two-lobed and bright red-orange granules. They are phagocytic cells and particularly effective with antigen-antibody complexes. Eosinophils release degradative enzymes, toxic proteins, and antihistamines, they also help fight parasitic infections. Eosinophils have a lifespan of minutes to days. Basophils make up less than 1% of total leukocytes. They number 44 per microliter of blood (range 0 – 150). Basophils have a nucleus that is generally two lobed but difficult to see due to the presence of heavy, dense, dark purple granules. Basophils promote inflammation and are the least common leukocyte. Their lifespan is unknown. Agranulocytes (including lymphocytes and monocytes) number 2640 per microliter of blood (range 1700 – 4900). Agranulocytes lack abundant granules in the cytoplasm and have a simple-shaped nucleus that may be indented. They function in body defenses and are grouped into two major cell types from different lineages. Lymphocytes make up 20-40% of total leukocytes and number 2185 per microliter of blood (range 1500-4000). Lymphocytes are spherical cells with a single, often large, nucleus occupying much of the cell’s volume. They stain purple and are seen in large (natural killer cells) and small (B and T cells) variants. Lymphocytes are primarily involved in specific (adaptive) immunity. T cells directly attack other cells (cellular immunity); natural killer cells are similar to T cells but nonspecific. Lymphocytes originate in bone marrow but secondary production occurs in lymphatic tissue. Several distinct subtypes. Memory cells form after exposure to a pathogen and rapidly increase responses to subsequent exposure. Lifespan of many years. Monocytes make up 1-6% of total leukocytes. They number 455 per microliter of blood (range 200-950). Monocytes are large leukocytes with an indented or horseshoe-shaped nucleus. They are very effective phagocytic cells engulfing pathogens or worn out cells and also serve as antigen presenting cells (APCs) or other components of the immune system. Monocytes are produced in red bone marrow and are referred to as macrophages and dendritic cells after leaving circulation. The last row of the table is for platelets. These number 350,000 per microliter of blood (range 150,000-500,000). Platelets are cellular fragments surrounded by a plasma membrane and containing granules. They stain purple. The function of platelets is hemostasis plus releasing growth factors for repair and healing of tissues. They are formed from megakaryocytes that remain in the red bone marrow and shed platelets into circulation."/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
@@ -12249,51 +13509,251 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4370388" y="965791"/>
             <a:ext cx="4480980" cy="5540624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1861757484"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA939F84-C05D-749D-D94F-28AE0B1C6CDA}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DD4C960-9B67-7C44-C916-FFBC91F4B938}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="403862" y="92242"/>
+            <a:ext cx="8062912" cy="298170"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>FIGURE 17.1A</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F488BC17-688F-513D-67FC-E2AF824244EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="804672"/>
+            <a:ext cx="8062912" cy="1477328"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Innate immunity </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>is fast and nonspecific</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Adaptive immunity </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>is slower, specific, and has memory.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Antigen presentation </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>connects the two systems.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4272536117"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -12377,73 +13837,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="261052646"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -12567,171 +14027,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1505358244"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...97 lines deleted...]
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -12827,73 +14189,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="832555102"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -12985,73 +14347,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2468705351"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -13135,73 +14497,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1132087210"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7B6365E-F292-821C-40F3-8A4F5EF65DB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -13991,51 +15353,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2848561543"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3755049261"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -14110,51 +15472,51 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD043A85-D331-104B-BD76-6C14368FDA91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
@@ -14168,51 +15530,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2641397" y="847636"/>
             <a:ext cx="3861205" cy="3893876"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="445451875"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -14312,73 +15674,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="544955243"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -14470,73 +15832,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="866056477"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -14686,73 +16048,226 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2969080948"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Figure 17.1B</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1550" dirty="0"/>
+              <a:t>Varicella, or chickenpox, is caused by the highly contagious varicella-zoster virus. The characteristic rash seen here is partly a result of inflammation associated with the body’s immune response to the virus. Inflammation is a response mechanism of innate immunity that helps the body fight off a wide range of infections. (credit: modification of work by Centers for Disease Control and Prevention)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 2" descr="L:\Clients\Connexions\01_CNX_ Admin\00_OSC_Project_Resources\14_OSC_Production\PowerPoints\OSX-Stacked-TM-CMYK-300dp1-2016.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7772401" y="237744"/>
+            <a:ext cx="1049775" cy="713232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{622E997E-A62F-EE49-BFAE-AD1860103129}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1452233" y="950976"/>
+            <a:ext cx="6239533" cy="3842891"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1039996947"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -14858,73 +16373,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4101676359"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -15040,224 +16555,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2820533474"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-[...150 lines deleted...]
-<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -15341,73 +16705,73 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1485415426"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -15491,122 +16855,122 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7772401" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4035381275"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 2" descr="L:\Clients\Connexions\01_CNX_ Admin\00_OSC_Project_Resources\14_OSC_Production\PowerPoints\OSX-Stacked-TM-CMYK-300dp1-2016.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="384049" y="237744"/>
             <a:ext cx="1049775" cy="713232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -15650,50 +17014,305 @@
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="199445718"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18AA8319-420D-EE04-7DB8-E163EF9E2359}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DF2B4DA-F11C-B566-29D7-BB35DAAC043C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>Concept map about the parts of innate immunity</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 9" descr="An introductory overview of physical defenses, chemical defenses, cellular defenses, pathogen recognition, phagocytosis, and inflammation is shown as a concept map ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FD24C65-E0FF-5EFF-53C4-2253CE7463B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="email">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="857250"/>
+            <a:ext cx="9144000" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3972380517"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{086450ED-B728-68B4-FE24-083CEDC529D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0"/>
+              <a:t>Physical Defenses</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7994051A-CE43-F87A-B056-497C67069249}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1049867"/>
+            <a:ext cx="8062912" cy="4960497"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>17.1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0"/>
+              <a:t> Physical Defenses</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" u="sng" dirty="0">
+              <a:hlinkClick r:id="rId2"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Nonspecific innate immunity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> provides a first line of defense against infection by nonspecifically blocking entry of microbes and targeting them for destruction or removal from the body.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The physical defenses of innate immunity include physical barriers, mechanical actions that remove microbes and debris, and the microbiome, which competes with and inhibits the growth of pathogens.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The skin, mucous membranes, and endothelia throughout the body serve as physical barriers that prevent microbes from reaching potential sites of infection. Tight cell junctions in these tissues prevent microbes from passing through.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Microbes trapped in dead skin cells or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>mucus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> are removed from the body by mechanical actions such as shedding of skin cells, mucociliary sweeping, coughing, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>peristalsis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, and flushing of bodily fluids (e.g., urination, tears)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The resident microbiota provide a physical defense by occupying available cellular binding sites and competing with pathogens for available nutrients.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2995374614"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3CD0A97-D9FD-A8FB-BDBE-67F9779EA3E8}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1172744E-C2C0-59DD-F282-FF2F267AA8EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -15891,51 +17510,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>bradykinin</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="886535788"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{790FA085-B7D7-CD7F-4108-EE5AC5AF63D3}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
@@ -16150,51 +17769,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>dendritic cells</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1929007580"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ED27DAE-F02D-6479-97DC-0DA0A88E49BA}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
@@ -16350,1347 +17969,50 @@
               <a:t>Phagocytes degrade pathogens through </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>phagocytosis</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>, which involves engulfing the pathogen, killing and digesting it within a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>phagolysosome</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>, and then excreting undigested matter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4009739457"/>
-      </p:ext>
-[...1295 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3552010607"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Essential">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -18233,94 +18555,102 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{bd3a062d-b6d5-4647-98c5-13e78e1b0431}" enabled="1" method="Standard" siteId="{8b060f29-a887-4768-ab67-98eb9937fb04}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>3128</Words>
+  <Words>3157</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>251</Paragraphs>
-  <Slides>42</Slides>
+  <Paragraphs>258</Paragraphs>
+  <Slides>44</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>42</vt:i4>
+        <vt:i4>44</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="47" baseType="lpstr">
+    <vt:vector size="49" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial Black</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Zapf Dingbats</vt:lpstr>
       <vt:lpstr>Essential</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Figure 17.1</vt:lpstr>
+      <vt:lpstr>FIGURE 17.1A</vt:lpstr>
+      <vt:lpstr>FIGURE 17.1A</vt:lpstr>
+      <vt:lpstr>Figure 17.1B</vt:lpstr>
       <vt:lpstr>Concept map about the parts of innate immunity</vt:lpstr>
       <vt:lpstr>Physical Defenses</vt:lpstr>
       <vt:lpstr>Chemical Defenses</vt:lpstr>
       <vt:lpstr>Cellular Defenses</vt:lpstr>
       <vt:lpstr>Pathogen Recognition and Phagocytosis</vt:lpstr>
       <vt:lpstr>Inflammation and Fever</vt:lpstr>
       <vt:lpstr>Overview of Nonspecific Innate Immune Defenses</vt:lpstr>
       <vt:lpstr>Figure 17.2</vt:lpstr>
       <vt:lpstr>Figure 17.3</vt:lpstr>
       <vt:lpstr>Figure 17.4</vt:lpstr>
       <vt:lpstr>Figure 17.5</vt:lpstr>
       <vt:lpstr>Figure 17.6</vt:lpstr>
       <vt:lpstr>Figure 17.7</vt:lpstr>
       <vt:lpstr>Physical Defenses of Nonspecific Innate Immunity</vt:lpstr>
       <vt:lpstr>Figure 17.8</vt:lpstr>
       <vt:lpstr>Characteristics of Selected Antimicrobial Peptides (AMPs)</vt:lpstr>
       <vt:lpstr>Some Acute-Phase Proteins and Their Functions</vt:lpstr>
       <vt:lpstr>Figure 17.9</vt:lpstr>
       <vt:lpstr>Figure 17.10</vt:lpstr>
       <vt:lpstr>Figure 17.11</vt:lpstr>
       <vt:lpstr>Chemical Defenses of Nonspecific Innate Immunity – Part 1</vt:lpstr>
       <vt:lpstr>Chemical Defenses of Nonspecific Innate Immunity – Part 2</vt:lpstr>
       <vt:lpstr>Chemical Defenses of Nonspecific Innate Immunity – Part 3</vt:lpstr>
       <vt:lpstr>Figure 17.12</vt:lpstr>
       <vt:lpstr>Figure 17.13</vt:lpstr>